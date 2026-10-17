--- v0 (2026-04-19)
+++ v1 (2026-10-17)
@@ -880,53 +880,53 @@
       <c r="B32" s="5" t="inlineStr">
         <is>
           <t>Aythya marila</t>
         </is>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>County scarcity</t>
         </is>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="8"/>
       <c r="F32" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>Lesser Scaup</t>
         </is>
       </c>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <t>Aythya affinis</t>
         </is>
       </c>
-      <c r="C33" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t>COUNTY RARITY</t>
+      <c r="C33" s="9" t="inlineStr">
+        <is>
+          <t>NATIONAL RARITY</t>
         </is>
       </c>
       <c r="D33" s="7" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E33" s="8" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>Stocker's Lake</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Eider</t>
         </is>
       </c>
       <c r="B34" s="5" t="inlineStr">
@@ -2788,53 +2788,53 @@
         <is>
           <t>Little Ringed Plover</t>
         </is>
       </c>
       <c r="B107" s="5" t="inlineStr">
         <is>
           <t>Charadrius dubius</t>
         </is>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="7"/>
       <c r="E107" s="8"/>
       <c r="F107" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
           <t>Kentish Plover</t>
         </is>
       </c>
       <c r="B108" s="5" t="inlineStr">
         <is>
           <t>Charadrius alexandrinus</t>
         </is>
       </c>
-      <c r="C108" s="6" t="inlineStr">
-[...1 lines deleted...]
-          <t>COUNTY RARITY</t>
+      <c r="C108" s="9" t="inlineStr">
+        <is>
+          <t>NATIONAL RARITY</t>
         </is>
       </c>
       <c r="D108" s="7" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E108" s="8" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>Pitstone</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
           <t>Dotterel</t>
         </is>
       </c>
       <c r="B109" s="5" t="inlineStr">
@@ -3704,53 +3704,53 @@
           <t>7</t>
         </is>
       </c>
       <c r="E144" s="8" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>Amwell NR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
           <t>Bonaparte's Gull</t>
         </is>
       </c>
       <c r="B145" s="5" t="inlineStr">
         <is>
           <t>Chroicocephalus philadelphia</t>
         </is>
       </c>
-      <c r="C145" s="9" t="inlineStr">
-[...1 lines deleted...]
-          <t>NATIONAL RARITY</t>
+      <c r="C145" s="6" t="inlineStr">
+        <is>
+          <t>COUNTY RARITY</t>
         </is>
       </c>
       <c r="D145" s="7" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E145" s="8" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>Wilstone Res</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
           <t>Black-headed Gull</t>
         </is>
       </c>
       <c r="B146" s="5" t="inlineStr">